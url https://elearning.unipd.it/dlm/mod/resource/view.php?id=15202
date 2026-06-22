--- v0 (2025-12-07)
+++ v1 (2026-06-22)
@@ -1,584 +1,288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...52 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483661" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
+  <p:handoutMasterIdLst>
+    <p:handoutMasterId r:id="rId15"/>
+  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...10 lines deleted...]
-    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="365" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="366" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="263" r:id="rId7"/>
+    <p:sldId id="367" r:id="rId8"/>
+    <p:sldId id="264" r:id="rId9"/>
+    <p:sldId id="369" r:id="rId10"/>
+    <p:sldId id="368" r:id="rId11"/>
+    <p:sldId id="371" r:id="rId12"/>
+    <p:sldId id="370" r:id="rId13"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="it-IT"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId18" roundtripDataSignature="AMtx7mhe1wWgYMlsTmwPP8JtiEZSoLZ/AQ=="/>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:clrMru>
+    <a:srgbClr val="C00100"/>
+    <a:srgbClr val="A10001"/>
+    <a:srgbClr val="AA0004"/>
+    <a:srgbClr val="AB0004"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{B49EECCA-3B2E-439E-A9FE-AE0BB2C482AD}">
-[...219 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+</file>
+
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="13312"/>
+    <p:restoredTop sz="97831"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0" showGuides="1">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="194" d="100"/>
+          <a:sy n="194" d="100"/>
+        </p:scale>
+        <p:origin x="224" y="688"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="80" d="100"/>
+        <a:sy n="80" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
+  <p:gridSpacing cx="90012" cy="90012"/>
+</p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Sheet1.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Foglio_di_lavoro_di_Microsoft_Excel.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="it-IT"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1862" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
@@ -640,102 +344,105 @@
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Foglio1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serie 1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent1"/>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Foglio1!$A$2:$A$5</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Categoria 1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Categoria 2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Categoria 3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Categoria 4</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Foglio1!$B$2:$B$5</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>4.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-EBF9-D746-B265-B071D229700A}"/>
+              <c16:uniqueId val="{00000000-3922-9240-B60E-22A9CD257786}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Foglio1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serie 2</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
@@ -762,51 +469,51 @@
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Foglio1!$C$2:$C$5</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>2.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4.4000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-EBF9-D746-B265-B071D229700A}"/>
+              <c16:uniqueId val="{00000001-3922-9240-B60E-22A9CD257786}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Foglio1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serie 3</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
@@ -833,51 +540,51 @@
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Foglio1!$D$2:$D$5</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-EBF9-D746-B265-B071D229700A}"/>
+              <c16:uniqueId val="{00000002-3922-9240-B60E-22A9CD257786}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="537569560"/>
         <c:axId val="537565624"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="537569560"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
@@ -1566,18891 +1273,13774 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Segnaposto intestazione 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB46658-6137-6593-E3D5-52E02283D45F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto data 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{093AC37B-46DE-3CEE-0AB6-1972D717090F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{EA56D87F-6909-5F49-870F-0E43CEF70EC1}" type="datetimeFigureOut">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>23/03/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Segnaposto piè di pagina 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E11C83E-0DDA-5D3B-3779-4B43F4E5757D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
-[...245 lines deleted...]
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Segnaposto numero diapositiva 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F52B3F15-7617-F668-AD14-6B78481A65FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{0346FA9C-C949-3C47-848C-167EE7CE3D1B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>‹N›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3543535029"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
-[...229 lines deleted...]
-</p:notesMaster>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
+</p:handoutMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...44 lines deleted...]
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="92" name="Shape 92"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Segnaposto intestazione 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Segnaposto data 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{A016ADA0-77CB-904D-AF2A-64B531AE72E2}" type="datetimeFigureOut">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>23/03/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Segnaposto immagine diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Segnaposto note 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:t/>
+              <a:rPr lang="it-IT"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
             </a:r>
-            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="it-IT"/>
+              <a:t>Secondo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="it-IT"/>
+              <a:t>Terzo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="it-IT"/>
+              <a:t>Quarto livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="it-IT"/>
+              <a:t>Quinto livello</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Segnaposto piè di pagina 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Segnaposto numero diapositiva 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...15 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{910573D1-1DAE-8D46-8E72-DD65396A930B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>‹N›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3931631898"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-</p:notes>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Segnaposto immagine diapositiva 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto note 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>INFO generali</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Preferire un carattere sans serif come Arial.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT"/>
-              <a:t>Video: in questo caso è stato inserito un brano musicale, solo a titolo di esempio.</a:t>
+              <a:rPr lang="it-IT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Allineare i testi a sinistra, non giustificarli. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT"/>
-              <a:t>Nel caso di un video con un oratore, è necessaria l’attivazione di sottotitoli. Per attivare i sottotitoli su un video di Youtube, all’interno della finestra del video, cliccare sull’apposita icona in basso a destra. </a:t>
+              <a:rPr lang="it-IT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Utilizzare non più di tre blocchi di informazione per diapositiva.</a:t>
             </a:r>
-            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Per evidenziare titoli o parole chiave, prediligere l’uso del grassetto a corsivo o colori. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Evitare ombre, sfumature. Prestare attenzione al contrasto tra sfondo e testo. Prediligere testo nero su sfondo bianco.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{910573D1-1DAE-8D46-8E72-DD65396A930B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1780629312"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Segnaposto immagine diapositiva 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto note 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quando viene inserita una tabella,</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t> in modo che una sintesi vocale la possa leggere  correttamente, selezionare l’intera tabella. Sarà visualizzato sulla barra in alto il menù «Strumenti tabella», selezionare «Righe di intestazione» dal menù «Progettazione».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t>Per Mac: selezionando la tabella comparirà nella barra in alto «Struttura Tabella», cliccare su «Struttura Tabella» e sulla barra a sinistra selezionare «Con riga di intestazione».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t>Alcune sintesi vocali leggono correttamente la tabella nel formato .ppt, altre funzionano correttamente convertendo il file in PDF.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t>Utilizzare una slide aggiuntiva, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>successiva alla Tabella, in cui presentare le informazioni principali della tabella in un breve testo (paragrafo o punti elenco).</a:t>
+            </a:r>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{910573D1-1DAE-8D46-8E72-DD65396A930B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2693921773"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="174" name="Shape 174"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Segnaposto immagine diapositiva 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto note 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quando</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t> viene inserita una formula, manualmente o mediante un’immagine, dev’essere inserito un testo alternativo che consenta ad una sintesi vocale di leggerla, procedendo in questo modo: cliccare con tasto destro sul campo in cui è inserita la formula, dal menù selezionare «Formato immagine». Si apre il menù a destra e si clicca sull’icona «Dimensioni e Proprietà», si clicca su «Testo Alternativo» e si inserisce la descrizione della formula per intero come da esempio.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t>Per Mac: per inserire testo alternativo cliccare con tasto destro sull’immagine, dal menu selezionare «Testo Alternativo». Si apre una finestra dove è possibile inserire il testo alternativo.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{910573D1-1DAE-8D46-8E72-DD65396A930B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1818182987"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="99" name="Shape 99"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Segnaposto immagine diapositiva 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto note 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="it-IT" sz="1200" u="none" strike="noStrike">
-[...8 lines deleted...]
-              <a:t>Preferire un carattere sans serif come Arial, Helvetica o Verdana. Font consigliabile da 30 a 40 pt.</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quando viene inserito un grafico, va sempre spiegato inserendo</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t> la tabella di dati, meglio se in una diapositiva successiva, in modo che una sintesi vocale possa leggere i dati che lo costituiscono.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="it-IT" sz="1200" u="none" strike="noStrike">
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t>Può essere </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Allineare i testi a sinistra, non giustificarli. </a:t>
+              <a:t>impiegata la funzione «Testo alternativo» per inserire una descrizione sintetica del grafico.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...151 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{910573D1-1DAE-8D46-8E72-DD65396A930B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1616228826"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Segnaposto immagine diapositiva 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto note 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT"/>
-              <a:t>Utilizzare sempre i modelli di elenco forniti dal programma, quindi non realizzare elenchi solamente inserendo trattini, numeri o punti, affinché una sintesi vocale possa leggerli in ordine e proprio come elenchi.</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quando</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...30 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t> viene inserita un’immagine, può essere inserito un testo alternativo che consenta ad una sintesi vocale di leggerla, procedendo in questo modo: cliccare con tasto destro sul campo in cui è inserita l’immagine, dal menu selezionare «Formato immagine», si apre il menu a destra e si clicca sull’icona «Dimensioni e Proprietà», si seleziona «Testo Alternativo» e si inserisce la descrizione dell’immagine, come da esempio.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:endParaRPr lang="it-IT" baseline="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t>Per immagini puramente decorative è possibile utilizzare la funzione «Testo Alternativo» specificando nella casella di testo: «Immagine decorativa». Non inserire mai testo all’interno delle immagini.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="it-IT" baseline="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="it-IT" baseline="0" dirty="0"/>
+              <a:t>Per Mac: per inserire testo alternativo cliccare con tasto destro sull’immagine, nel menu selezionare «Testo Alternativo», si apre una finestra dove è possibile inserire il testo alternativo.</a:t>
+            </a:r>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{910573D1-1DAE-8D46-8E72-DD65396A930B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3335629127"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Segnaposto immagine diapositiva 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto note 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT"/>
-              <a:t>Quando viene inserita una tabella, in modo che una sintesi vocale la possa leggere  correttamente, selezionare l’intera tabella. Sarà visualizzato sulla barra in alto il menù «Strumenti tabella», selezionare «Righe di intestazione» dal menù «Progettazione».</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Video: in questo caso è stato inserito un brano musicale, solo a titolo di esempio.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...18 lines deleted...]
-            </a:pPr>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:t/>
-[...62 lines deleted...]
-              <a:t>Utilizzare una slide aggiuntiva, </a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Nel caso di un video con un oratore, è necessaria l’attivazione di sottotitoli. Per attivare i sottotitoli su un video di </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="it-IT" sz="1200">
-[...8 lines deleted...]
-              <a:t>successiva alla Tabella, in cui presentare le informazioni principali della tabella in un breve testo (paragrafo o punti elenco).</a:t>
+              <a:rPr lang="it-IT" dirty="0" err="1"/>
+              <a:t>Youtube</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>, all’interno della finestra del video, cliccare sull’apposita icona in basso a destra. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{910573D1-1DAE-8D46-8E72-DD65396A930B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="243894356"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Segnaposto immagine diapositiva 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto note 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...28 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{910573D1-1DAE-8D46-8E72-DD65396A930B}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...1060 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3672799167"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="2_Titolo e testo verticale">
-  <p:cSld name="2_Titolo e testo verticale">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Diapositiva di base">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p16"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="11" name="Titolo 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BD770A6-2608-ACD9-E0E0-3CC3CCB17916}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...13 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="360000" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
             <a:r>
-              <a:rPr b="1" i="0" lang="it-IT" sz="2400" u="none" cap="none" strike="noStrike">
-[...8 lines deleted...]
-              <a:t>  </a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Sottotitolo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDA5CE3E-92B8-47CB-BB87-EC10F8D3A67D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1547593" y="3285951"/>
-            <a:ext cx="9096815" cy="1290388"/>
+            <a:off x="731838" y="1423344"/>
+            <a:ext cx="10728324" cy="829406"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr sz="2000" b="1" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="C00000"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare il titolo del contenuto</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto contenuto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4878E82A-9569-686A-83DA-B54DE473B59E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="quarter" idx="10" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2935526" y="4741032"/>
-            <a:ext cx="6320949" cy="758068"/>
+            <a:off x="731838" y="2652409"/>
+            <a:ext cx="10728325" cy="3507970"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="ctr">
+            <a:lvl1pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr>
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="1600">
+                <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
-[...134 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Fare clic per modificare il corpo del testo</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AFEC183-2B62-84F7-1A7C-AECB64E8BFE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6480587"/>
+            <a:ext cx="11460162" cy="377413"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="827999">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nome della struttura Organizzativa – Dipartimento, Scuola, Centro ecc.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="13" name="Connettore dritto 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{759CD4D0-D807-7F9E-DE98-54B11D7417CC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="331152" y="6458642"/>
+            <a:ext cx="11529697" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="376060358"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
-      <p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Cover presentazione">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Immagine 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{252EC6B4-3585-E467-8210-967C180FA882}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3092694" y="964943"/>
+            <a:ext cx="6006611" cy="1944997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Titolo 1" descr="Titolo presentazione">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80EB25B0-C79F-6394-0CD5-94C2DF8D72A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1547592" y="3454400"/>
+            <a:ext cx="9096815" cy="1290388"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="4000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo della presentazione</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="SOttotitolo" descr="Sottotittolo presentazione">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CC5454D-417C-62D2-989B-FEB1FB9FB4CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1547592" y="5134989"/>
+            <a:ext cx="9096815" cy="758068"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Sottotitolo della presentazione</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2448324978"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="BLANK">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Cover presentazione">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Titolo 1" descr="Titolo presentazione">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80EB25B0-C79F-6394-0CD5-94C2DF8D72A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="2401032" y="2666029"/>
+            <a:ext cx="7404819" cy="1024228"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Ringraziamenti</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="SOttotitolo" descr="Sottotittolo presentazione">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CC5454D-417C-62D2-989B-FEB1FB9FB4CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="2401032" y="4534097"/>
+            <a:ext cx="7404819" cy="1666405"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Contatti</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Immagine 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DA4AAC0-A0AF-CB41-1984-1D8287E28CC2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8610600" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="2401032" y="329358"/>
+            <a:ext cx="3324180" cy="215506"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Connettore dritto 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2ED7AC9-F550-19D0-A5A6-58A164D1DBF3}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2401032" y="859031"/>
+            <a:ext cx="11529697" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...85 lines deleted...]
-      </p:sp>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1662417051"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Diapositiva neutra">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Titolo 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B28F28D-E132-7461-591D-2331CC43C955}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="4680066" y="0"/>
+            <a:ext cx="7182196" cy="667610"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...15 lines deleted...]
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Sottotitolo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F9C96A2-B9C7-CD99-071F-4613941A11C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="731837" y="1423344"/>
+            <a:ext cx="10728325" cy="829406"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00100"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
-[...14 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare il titolo del contenuto</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E7C8F36-E602-7E89-BA2B-08DE9262AE81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="0" y="6480587"/>
+            <a:ext cx="11460162" cy="377413"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...182 lines deleted...]
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="none" lIns="827999">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl1pPr>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nome della struttura Organizzativa – Dipartimento, Scuola, Centro ecc.</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="3" name="Connettore dritto 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C104274-6D6C-B8DE-EC1F-841559392400}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="331152" y="6458642"/>
+            <a:ext cx="11529697" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...214 lines deleted...]
-      </p:sp>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
-  </p:cSld>
-[...2049 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1434365461"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
-      <p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Titolo e testo verticale">
-  <p:cSld name="Titolo e testo verticale">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Diapositiva vuota">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;p18"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="6" name="Titolo 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B28F28D-E132-7461-591D-2331CC43C955}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="4680066" y="0"/>
+            <a:ext cx="7182196" cy="667610"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="360000" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
             <a:r>
-              <a:t/>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
-[...7 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="630087023"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Diapositiva titolo" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Diapositiva con una colonna">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="30" name="Shape 30"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Titolo 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{482C6F8A-201E-6E59-7582-C851A9BD7348}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-            <a:ext cx="9144000" cy="2387600"/>
+            <a:off x="4680066" y="0"/>
+            <a:ext cx="7182196" cy="667610"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
+            <a:lvl1pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Segnaposto contenuto 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5AA7D10-E81C-BEBD-D7FF-464781544E84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731838" y="1412878"/>
+            <a:ext cx="10728325" cy="1223960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>immagine</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78EE355C-F562-8977-9017-A9D417437A7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731839" y="3429000"/>
+            <a:ext cx="6614254" cy="2978150"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" algn="l">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr lang="it-IT" sz="1600" smtClean="0">
+                <a:effectLst/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="360000" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1400" b="0" i="0" baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" algn="l">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" algn="l">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" algn="l">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-              <a:defRPr sz="6000"/>
-[...9 lines deleted...]
-              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
-            </a:lvl2pPr>
-[...78 lines deleted...]
-          <a:p/>
+            </a:pPr>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Segnaposto contenuto 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FF06A33-633D-1AB6-D85C-117666527B14}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph sz="quarter" idx="12" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="3602038"/>
-            <a:ext cx="9144000" cy="1655762"/>
+            <a:off x="7541971" y="3429000"/>
+            <a:ext cx="3918190" cy="2978150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr>
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...134 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>immagine</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01031A78-0146-528E-F2BC-CFB131A8C2D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="-1" y="6480587"/>
+            <a:ext cx="11460161" cy="377413"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="none" lIns="827999">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl1pPr>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nome della struttura Organizzativa – Dipartimento, Scuola, Centro ecc.</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Connettore dritto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A8B5D1F-84F1-F101-8517-15D317BA2069}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="331152" y="6458642"/>
+            <a:ext cx="11529697" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...214 lines deleted...]
-      </p:sp>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="320274299"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Titolo e contenuto" type="obj">
-  <p:cSld name="OBJECT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Diapositiva con due colonne">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="36" name="Shape 36"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Titolo 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{482C6F8A-201E-6E59-7582-C851A9BD7348}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="4680066" y="0"/>
+            <a:ext cx="7182196" cy="667610"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
+            <a:lvl1pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Segnaposto contenuto 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5AA7D10-E81C-BEBD-D7FF-464781544E84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731838" y="1412876"/>
+            <a:ext cx="10728325" cy="1223962"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>immagine</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78EE355C-F562-8977-9017-A9D417437A7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731838" y="3429000"/>
+            <a:ext cx="10728325" cy="2657248"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" numCol="2" spcCol="360000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" algn="l">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr lang="it-IT" sz="1600" smtClean="0">
+                <a:effectLst/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="1800"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-              <a:defRPr/>
-[...8 lines deleted...]
-              <a:buSzPts val="1400"/>
+              <a:tabLst/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" algn="l">
+              <a:buFontTx/>
               <a:buNone/>
-              <a:defRPr/>
-[...8 lines deleted...]
-              <a:buSzPts val="1400"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" algn="l">
+              <a:buFontTx/>
               <a:buNone/>
-              <a:defRPr/>
-[...8 lines deleted...]
-              <a:buSzPts val="1400"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" algn="l">
+              <a:buFontTx/>
               <a:buNone/>
-              <a:defRPr/>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...42 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per inserire il testo su due colonne</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFD8F3AF-1B44-7735-307C-12C406193123}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="-1" y="6480587"/>
+            <a:ext cx="11460163" cy="377413"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...182 lines deleted...]
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="none" lIns="827999">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl1pPr>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nome della struttura Organizzativa – Dipartimento, Scuola, Centro ecc.</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Connettore dritto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17B120AD-5A46-C1F2-5888-F24AE00E910D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="331152" y="6458642"/>
+            <a:ext cx="11529697" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...214 lines deleted...]
-      </p:sp>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3039496795"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Intestazione sezione" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Diapositiva con immagine grande">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Titolo 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{883CF3F2-4666-D488-0FA3-1EF4227437BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4680066" y="0"/>
+            <a:ext cx="7182196" cy="667610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Segnaposto immagine 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B3C2837-4C86-1F1D-7325-69ABCD773D58}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="pic" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="1709738"/>
-            <a:ext cx="10515600" cy="2852737"/>
+            <a:off x="731837" y="1429871"/>
+            <a:ext cx="10728325" cy="2936875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...110 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto testo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{079CD733-8937-E6B6-1960-063F99AF0FBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="4589463"/>
-            <a:ext cx="10515600" cy="1500187"/>
+            <a:off x="731838" y="4589463"/>
+            <a:ext cx="10728324" cy="1500187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400">
+              <a:defRPr sz="1400">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C3EFEAE-981D-5937-E6C3-3C535EE7C590}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="0" y="6480587"/>
+            <a:ext cx="11460162" cy="377413"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="none" lIns="827999">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl1pPr>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nome della struttura Organizzativa – Dipartimento, Scuola, Centro ecc.</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Connettore dritto 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CFF42D6-49C0-4D54-60D1-D719A9DDF15D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="331152" y="6458642"/>
+            <a:ext cx="11529697" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...214 lines deleted...]
-      </p:sp>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1190909968"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Due contenuti" type="twoObj">
-  <p:cSld name="TWO_OBJECTS">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Due contenuti">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Titolo 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71F79F89-FFF9-D382-E66E-746C360BE189}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="4680066" y="0"/>
+            <a:ext cx="7182196" cy="667610"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto contenuto 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D336524C-EA9E-9617-66F0-F15E901F70CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
+            <a:off x="763214" y="1412875"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
-[...66 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Secondo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Terzo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quarto livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quinto livello</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto contenuto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DB4FB39-9D47-A2FE-FDBF-F2FBC1C4AC0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1825625"/>
+            <a:off x="6278563" y="1412875"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
-[...66 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Secondo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Terzo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quarto livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quinto livello</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{679AE81C-BF1F-EBD8-E334-51B15E375E83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="-1" y="6480587"/>
+            <a:ext cx="11460163" cy="377413"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="none" lIns="827999">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl1pPr>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nome della struttura Organizzativa – Dipartimento, Scuola, Centro ecc.</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Connettore dritto 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29F099E3-2A3D-30BD-9358-E8E3BFC62AE5}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="331152" y="6458642"/>
+            <a:ext cx="11529697" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...214 lines deleted...]
-      </p:sp>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1598929746"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Confronto" type="twoTxTwoObj">
-  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Confronto">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Titolo 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{998B1999-84CA-1CDD-3B50-7BEFC52A91CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="4680066" y="0"/>
+            <a:ext cx="7182196" cy="667610"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Segnaposto testo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A594FB27-07DE-02E8-6732-9D309F629CB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="1681163"/>
+            <a:off x="731838" y="1412875"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Segnaposto contenuto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{585EA866-6A6B-C2BD-6DA2-7B177DF33B5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2505075"/>
+            <a:off x="731838" y="2236787"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
-[...66 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Secondo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Terzo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quarto livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quinto livello</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Segnaposto testo 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F90A06E3-08F0-17AB-6BA5-38E30BF1FB4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1681163"/>
+            <a:off x="6276974" y="1412875"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Segnaposto contenuto 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ECB166F-E949-2604-E79D-F63CB5C4C0CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2505075"/>
+            <a:off x="6276974" y="2236787"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
-[...66 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Secondo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Terzo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quarto livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quinto livello</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Segnaposto testo 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64F2037E-6E9D-5AEB-916E-E295F4C9EFEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="-1" y="6480587"/>
+            <a:ext cx="11460163" cy="377413"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="none" lIns="827999">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl1pPr>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nome della struttura Organizzativa – Dipartimento, Scuola, Centro ecc.</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Connettore dritto 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82921163-E398-1CBD-6F10-728A3068BAF0}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="331152" y="6458642"/>
+            <a:ext cx="11529697" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...214 lines deleted...]
-      </p:sp>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="605219523"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Solo titolo" type="titleOnly">
-  <p:cSld name="TITLE_ONLY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Tappo atertura e chiusura">
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:srgbClr val="C00000"/>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:srgbClr val="C00100"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:srgbClr val="C00000"/>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="0" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="64" name="Shape 64"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Immagine 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A61BF9-5986-D9AA-539E-AF5D2B3EE7B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2851832" y="2300514"/>
+            <a:ext cx="6488336" cy="2100984"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="229434120"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Segnaposto titolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE40BA7-AD22-9D63-6EFF-2809C7C48306}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="4680066" y="0"/>
+            <a:ext cx="7182196" cy="667610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Segnaposto testo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A647BC2D-CC85-0609-E654-DC4C51C6BEBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731838" y="3043180"/>
+            <a:ext cx="10515600" cy="1985353"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Fare clic per modificare gli stili del testo dello schema</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Secondo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Terzo livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quarto livello</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Quinto livello</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Figura a mano libera 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F0410C2-8E9F-1D61-455D-ED792EC4FEB9}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="-6350"/>
+            <a:ext cx="12237720" cy="682989"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 76200 w 12268200"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6979920"/>
+              <a:gd name="connsiteX1" fmla="*/ 12268200 w 12268200"/>
+              <a:gd name="connsiteY1" fmla="*/ 30480 h 6979920"/>
+              <a:gd name="connsiteX2" fmla="*/ 12252960 w 12268200"/>
+              <a:gd name="connsiteY2" fmla="*/ 6979920 h 6979920"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 12268200"/>
+              <a:gd name="connsiteY3" fmla="*/ 6903720 h 6979920"/>
+              <a:gd name="connsiteX4" fmla="*/ 76200 w 12268200"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 6979920"/>
+              <a:gd name="connsiteX0" fmla="*/ 365760 w 12268200"/>
+              <a:gd name="connsiteY0" fmla="*/ 411480 h 6949440"/>
+              <a:gd name="connsiteX1" fmla="*/ 12268200 w 12268200"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX2" fmla="*/ 12252960 w 12268200"/>
+              <a:gd name="connsiteY2" fmla="*/ 6949440 h 6949440"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 12268200"/>
+              <a:gd name="connsiteY3" fmla="*/ 6873240 h 6949440"/>
+              <a:gd name="connsiteX4" fmla="*/ 365760 w 12268200"/>
+              <a:gd name="connsiteY4" fmla="*/ 411480 h 6949440"/>
+              <a:gd name="connsiteX0" fmla="*/ 30480 w 12268200"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX1" fmla="*/ 12268200 w 12268200"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX2" fmla="*/ 12252960 w 12268200"/>
+              <a:gd name="connsiteY2" fmla="*/ 6949440 h 6949440"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 12268200"/>
+              <a:gd name="connsiteY3" fmla="*/ 6873240 h 6949440"/>
+              <a:gd name="connsiteX4" fmla="*/ 30480 w 12268200"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX1" fmla="*/ 12237720 w 12237720"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX2" fmla="*/ 12222480 w 12237720"/>
+              <a:gd name="connsiteY2" fmla="*/ 6949440 h 6949440"/>
+              <a:gd name="connsiteX3" fmla="*/ 365760 w 12237720"/>
+              <a:gd name="connsiteY3" fmla="*/ 6431280 h 6949440"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX1" fmla="*/ 12237720 w 12237720"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX2" fmla="*/ 12222480 w 12237720"/>
+              <a:gd name="connsiteY2" fmla="*/ 6949440 h 6949440"/>
+              <a:gd name="connsiteX3" fmla="*/ 15240 w 12237720"/>
+              <a:gd name="connsiteY3" fmla="*/ 6888480 h 6949440"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 6949440"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6888480"/>
+              <a:gd name="connsiteX1" fmla="*/ 12237720 w 12237720"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6888480"/>
+              <a:gd name="connsiteX2" fmla="*/ 12039600 w 12237720"/>
+              <a:gd name="connsiteY2" fmla="*/ 6385560 h 6888480"/>
+              <a:gd name="connsiteX3" fmla="*/ 15240 w 12237720"/>
+              <a:gd name="connsiteY3" fmla="*/ 6888480 h 6888480"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 6888480"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6888480"/>
+              <a:gd name="connsiteX1" fmla="*/ 12237720 w 12237720"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6888480"/>
+              <a:gd name="connsiteX2" fmla="*/ 12222480 w 12237720"/>
+              <a:gd name="connsiteY2" fmla="*/ 6873240 h 6888480"/>
+              <a:gd name="connsiteX3" fmla="*/ 15240 w 12237720"/>
+              <a:gd name="connsiteY3" fmla="*/ 6888480 h 6888480"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 6888480"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12222480"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6888480"/>
+              <a:gd name="connsiteX1" fmla="*/ 11780520 w 12222480"/>
+              <a:gd name="connsiteY1" fmla="*/ 487680 h 6888480"/>
+              <a:gd name="connsiteX2" fmla="*/ 12222480 w 12222480"/>
+              <a:gd name="connsiteY2" fmla="*/ 6873240 h 6888480"/>
+              <a:gd name="connsiteX3" fmla="*/ 15240 w 12222480"/>
+              <a:gd name="connsiteY3" fmla="*/ 6888480 h 6888480"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12222480"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 6888480"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY0" fmla="*/ 15240 h 6903720"/>
+              <a:gd name="connsiteX1" fmla="*/ 12237720 w 12237720"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6903720"/>
+              <a:gd name="connsiteX2" fmla="*/ 12222480 w 12237720"/>
+              <a:gd name="connsiteY2" fmla="*/ 6888480 h 6903720"/>
+              <a:gd name="connsiteX3" fmla="*/ 15240 w 12237720"/>
+              <a:gd name="connsiteY3" fmla="*/ 6903720 h 6903720"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY4" fmla="*/ 15240 h 6903720"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY0" fmla="*/ 15240 h 6888482"/>
+              <a:gd name="connsiteX1" fmla="*/ 12237720 w 12237720"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6888482"/>
+              <a:gd name="connsiteX2" fmla="*/ 12222480 w 12237720"/>
+              <a:gd name="connsiteY2" fmla="*/ 6888480 h 6888482"/>
+              <a:gd name="connsiteX3" fmla="*/ 746760 w 12237720"/>
+              <a:gd name="connsiteY3" fmla="*/ 6756832 h 6888482"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY4" fmla="*/ 15240 h 6888482"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12329160"/>
+              <a:gd name="connsiteY0" fmla="*/ 15240 h 6756832"/>
+              <a:gd name="connsiteX1" fmla="*/ 12237720 w 12329160"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6756832"/>
+              <a:gd name="connsiteX2" fmla="*/ 12329160 w 12329160"/>
+              <a:gd name="connsiteY2" fmla="*/ 6741594 h 6756832"/>
+              <a:gd name="connsiteX3" fmla="*/ 746760 w 12329160"/>
+              <a:gd name="connsiteY3" fmla="*/ 6756832 h 6756832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12329160"/>
+              <a:gd name="connsiteY4" fmla="*/ 15240 h 6756832"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY0" fmla="*/ 15240 h 6835952"/>
+              <a:gd name="connsiteX1" fmla="*/ 12237720 w 12237720"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6835952"/>
+              <a:gd name="connsiteX2" fmla="*/ 12234892 w 12237720"/>
+              <a:gd name="connsiteY2" fmla="*/ 6835952 h 6835952"/>
+              <a:gd name="connsiteX3" fmla="*/ 746760 w 12237720"/>
+              <a:gd name="connsiteY3" fmla="*/ 6756832 h 6835952"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12237720"/>
+              <a:gd name="connsiteY4" fmla="*/ 15240 h 6835952"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="12237720" h="6835952">
+                <a:moveTo>
+                  <a:pt x="0" y="15240"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="12237720" y="0"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="12236777" y="2278651"/>
+                  <a:pt x="12235835" y="4557301"/>
+                  <a:pt x="12234892" y="6835952"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="746760" y="6756832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="15240"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="AA0004"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="it-IT" b="0" i="0" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Immagine 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC9E0989-ECD6-0D73-B60E-A0C129A0717F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="814960" y="185430"/>
+            <a:ext cx="3324180" cy="215506"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...343 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3376751595"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-</p:sldLayout>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483660" r:id="rId2"/>
+    <p:sldLayoutId id="2147483665" r:id="rId3"/>
+    <p:sldLayoutId id="2147483650" r:id="rId4"/>
+    <p:sldLayoutId id="2147483664" r:id="rId5"/>
+    <p:sldLayoutId id="2147483651" r:id="rId6"/>
+    <p:sldLayoutId id="2147483652" r:id="rId7"/>
+    <p:sldLayoutId id="2147483653" r:id="rId8"/>
+  </p:sldLayoutIdLst>
+  <p:hf hdr="0" ftr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="554400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="400"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:defRPr sz="1400" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="400"/>
+        </a:spcBef>
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="400"/>
+        </a:spcBef>
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="400"/>
+        </a:spcBef>
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="400"/>
+        </a:spcBef>
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="it-IT"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+  <p:extLst>
+    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="3" pos="461" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="4" pos="7219" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="5" orient="horz" pos="890" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="6" orient="horz" pos="1661" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="7" orient="horz" pos="3997" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgPr>
-        <a:solidFill>
-[...1 lines deleted...]
-        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:srgbClr val="C00000"/>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:srgbClr val="C00100"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:srgbClr val="C00000"/>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="0" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p15"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Rettangolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2459F61-93D3-723B-249E-047D205F68C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...963 lines deleted...]
-            <a:endParaRPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1375309745"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...11 lines deleted...]
-    <p:sldLayoutId id="2147483661" r:id="rId13"/>
+    <p:sldLayoutId id="2147483662" r:id="rId1"/>
+    <p:sldLayoutId id="2147483663" r:id="rId2"/>
+    <p:sldLayoutId id="2147483666" r:id="rId3"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...3 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:buNone/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="349200" indent="-349200" algn="l" defTabSz="554400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marL="914400" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marL="1371600" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marL="1828800" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="it-IT"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
+  <p:extLst>
+    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5-MT5zeY6CU" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/it-it/office/rendere-le-presentazioni-di-powerpoint-accessibili-per-gli-utenti-con-disabilit%C3%A0-6f7772b2-2f33-4bd2-8ca7-dae3b2b3ef25" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wiris.com/mathtype/en/mathtype-office-tools/support/mathtype-tips---tricks/tips-to-use-with-microsoft-powerpoint.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccconlineed.instructure.com/courses/6911/pages/stem-in-microsoft-powerpoint" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oDOWkmMAOYDkxW7c0lCSqlIIVi1VKvX6/view?usp=sharing" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/5-MT5zeY6CU" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5-MT5zeY6CU" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/it-it/office/rendere-le-presentazioni-di-powerpoint-accessibili-per-gli-utenti-con-disabilit%C3%A0-6f7772b2-2f33-4bd2-8ca7-dae3b2b3ef25" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccconlineed.instructure.com/courses/6911/pages/stem-in-microsoft-powerpoint" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wiris.com/mathtype/en/mathtype-office-tools/support/mathtype-tips---tricks/tips-to-use-with-microsoft-powerpoint.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="AA0004"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="96" name="Shape 96"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Titolo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A32E9BF-598B-78CB-8D58-5AE514E5E8EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1547593" y="3285951"/>
-            <a:ext cx="9096815" cy="1290388"/>
+            <a:off x="133663" y="-1197678"/>
+            <a:ext cx="10515600" cy="442069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT"/>
-              <a:t>Titolo presentazione</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Università di Padova</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...49 lines deleted...]
-            <a:endParaRPr sz="3200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3380415993"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Titolo 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76E83C30-E2C3-BF29-D32B-615C0CFBEA33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="it-IT"/>
-              <a:t>Titolo di esempio slide 9</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Grazie</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Segnaposto testo 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F5F9332-FEA3-5DD7-52C1-E34C0A1EBBA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4294967295" type="body"/>
+            <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" sz="1800" u="sng">
-[...9 lines deleted...]
-              <a:t>https://www.youtube.com/watch?v=5-MT5zeY6CU</a:t>
+              <a:rPr lang="it-IT" b="1" dirty="0"/>
+              <a:t>Ufficio - Nome</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...4 lines deleted...]
-            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Tel. 049.000000</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Email. nome@unipd.it</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474466073"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Titolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A56CAAF-B8D2-14A2-C6D7-E98A02EC0E72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="456000" y="1160463"/>
-            <a:ext cx="11736000" cy="1188000"/>
+            <a:off x="838200" y="-1512985"/>
+            <a:ext cx="10515600" cy="399804"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="it-IT"/>
-              <a:t>Bibliografia</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Università di Padova</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...260 lines deleted...]
-            <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758963546"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="AA0004"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Titolo 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87BA0741-A2EA-55F9-DD70-E9DFA59BD5F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4294967295" type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...20 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Segnaposto testo 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1E6A334-0A8B-5AB8-17B6-6644957B66A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1794411020"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE2B9026-BCE6-C7D4-9038-4173D2330E56}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Titolo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7ED858-68A8-059E-E710-2AF3EA72C45B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="it-IT"/>
-              <a:t>Titolo di esempio slide 1</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Indice</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Sottotitolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5B09871-D137-34EB-90C0-85D05BEDAA85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4294967295" type="body"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...14 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" sz="3200">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Inserire paragrafo 1</a:t>
+              <a:t>Indice di esempio</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...109 lines deleted...]
-            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Tabella" descr="Tabella di sei righe e sette colonne" title="Tabella">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A5147BB-04DE-D14C-8118-803F02A3C474}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4033461618"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="731838" y="2636838"/>
+          <a:ext cx="9343308" cy="2339845"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1">
+                <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4212190">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1045081342"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="330518">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="244686615"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="331426">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="199290320"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4169136">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3591112279"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="300038">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2853651225"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Esempio layout tabella</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Esempio layout con bibliografia</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>9</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3246177333"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Esempio layout con formula</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Lorem</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ipsum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>x</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="994085103"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Esempio layout con grafico</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Lorem</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ipsum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>x</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="140554433"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Esempio layout con immagine</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>7</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Lorem</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ipsum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>x</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3661890490"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Esempio layout con video</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>8</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Lorem</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ipsum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>x</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="989966861"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Segnaposto testo 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6821AB3F-1A2D-1228-3930-37445DB2C025}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="422104280"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Titolo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3282D84A-9A54-E03F-85ED-A900F2D9505A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="it-IT"/>
-              <a:t>Titolo di esempio slide 2</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Tabelle</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Sottotitolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F7FA420-F1A9-9129-E1D2-386C09957DEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4294967295" type="body"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="460512" y="2665379"/>
-            <a:ext cx="11381961" cy="3879538"/>
+            <a:off x="731838" y="1423344"/>
+            <a:ext cx="10728324" cy="485236"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" sz="3200">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Inserire testo 1</a:t>
+              <a:t>Tabella di esempio</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...79 lines deleted...]
-            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Tabella" descr="Tabella di sei righe e sette colonne" title="Tabella">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ED21144-7190-BD82-BC1B-66DF06BF4659}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="529920571"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="731838" y="2314428"/>
+          <a:ext cx="9828798" cy="3275783"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1">
+                <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1404114">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1045081342"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1404114">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="244686615"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1404114">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="199290320"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1404114">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3591112279"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1404114">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="338895427"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1404114">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1541868908"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1404114">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2811412549"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Colonna</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="1" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Colonna</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t> 2</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="it-IT" sz="1400" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Colonna 3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Colonna 4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Colonna 5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Colonna 6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Colonna 7</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4097957396"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="1" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Riga 1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3246177333"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="1" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Riga 2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="994085103"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="1" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Riga 3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="140554433"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="1" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Riga 4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3661890490"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="1" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Riga 5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="989966861"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="467969">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="1" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Riga 6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1400" b="0" i="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4245471245"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Segnaposto testo 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51314D24-341F-6654-67C6-05684D487609}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3357137884"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Titolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F18F8ED-56AC-9DBE-961B-95D65906CCE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide con formule</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Sottotitolo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E3E4BB5-2EFE-97CA-9F2D-5EDC4348E71B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Formula di esempio</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Immagine 9" descr="formula">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C720F0E-4158-15B4-A3E0-52446341DBFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="456000" y="1160463"/>
-            <a:ext cx="11736000" cy="1188000"/>
+            <a:off x="605754" y="2544253"/>
+            <a:ext cx="3968477" cy="1769494"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="CasellaDiTesto 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A3E15B-3386-B38D-36DA-331BAC1C1D78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6067362" y="3059668"/>
+            <a:ext cx="6124638" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="it-IT"/>
-              <a:t>Titolo di esempio slide 3</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Esempio slide con formula matematica</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...1169 lines deleted...]
-      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Segnaposto testo 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30FA5F51-5AF6-3221-CA5B-DE7CD5822315}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1783152958"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="124" name="Shape 124"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Titolo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3282D84A-9A54-E03F-85ED-A900F2D9505A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="it-IT"/>
-              <a:t>Titolo di esempio slide 4</a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Grafici</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p5"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Sottotitolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F7FA420-F1A9-9129-E1D2-386C09957DEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="it-IT" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="it-IT" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Inserendo testo </a:t>
+              <a:t>Grafico di esempio</a:t>
             </a:r>
-            <a:br>
-[...22 lines deleted...]
-            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Segnaposto contenuto 14" descr="Il grafico rappresenta...&#10;&#10;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{188603A3-70F7-6190-C740-ED3EF2B4EB1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1088552890"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="731837" y="2024082"/>
+          <a:ext cx="9190298" cy="4196800"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Segnaposto testo 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AD3C204-A068-4662-FD0D-3401073B835D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3947887959"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="132" name="Shape 132"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Titolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1670A58-F63B-9D5B-E0ED-96C76BFE9C65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Sottotitolo 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37BA671A-ECFF-01A1-4E34-353F7233B5EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Immagine di esempio</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Immagine 5" descr="&#10;&#10;Ritratto di Leonardo Da Vinci">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18DEE80D-9919-56C7-5847-2327D8E6D17F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="456000" y="1160463"/>
-            <a:ext cx="11736000" cy="1188000"/>
+            <a:off x="731838" y="2203437"/>
+            <a:ext cx="2369940" cy="3559097"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="CasellaDiTesto 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F747FB6-AC59-7ADD-8398-0800C744BD0B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="3059668"/>
+            <a:ext cx="6124638" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="it-IT"/>
-              <a:t>Titolo di esempio slide 5 </a:t>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Esempio slide con immagine</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Segnaposto testo 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44D5E872-33B6-E780-E5EA-3664927D66FF}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4294967295" type="body"/>
+            <p:ph type="body" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...108 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1267382254"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="140" name="Shape 140"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Titolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1670A58-F63B-9D5B-E0ED-96C76BFE9C65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Sottotitolo 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7833484-6C92-97BA-74D1-9BE3C3E58C65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Video di esempio</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="5-MT5zeY6CU" descr="Il Chiaro di Luna di Ludwig Van Beethoven" title="Video musicale">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B36451F-8093-2982-C907-A861A78C8856}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4294967295"/>
+            <a:videoFile r:link="rId1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="456000" y="1160463"/>
-            <a:ext cx="11736000" cy="1188000"/>
+            <a:off x="731838" y="2127020"/>
+            <a:ext cx="4460875" cy="3348037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Segnaposto contenuto 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCF97CB1-3B8E-F7A4-F628-6A402C399316}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="639860" y="5475811"/>
+            <a:ext cx="5955528" cy="496101"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="349200" indent="-349200" algn="l" defTabSz="554400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="400"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="it-IT"/>
-              <a:t>Titolo di esempio slide 6</a:t>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=5-MT5zeY6CU</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="it-IT" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...14 lines deleted...]
-      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Segnaposto testo 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61CEB49D-744E-E244-9010-F3E8158BD1B3}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2680150006"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Titolo 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1670A58-F63B-9D5B-E0ED-96C76BFE9C65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>Titolo slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Sottotitolo 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71912EB7-EC18-6850-AD58-FBFA1C4BDC70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bibliografia di esempio</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Segnaposto contenuto 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68304E5F-9882-71D3-2EFF-6CD7ACC54B15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="456000" y="1153221"/>
-            <a:ext cx="11736000" cy="1188000"/>
+            <a:off x="731837" y="2636838"/>
+            <a:ext cx="7976257" cy="2813830"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="349200" indent="-349200" algn="l" defTabSz="554400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="400"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-[...717 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="400"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-[...89 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="400"/>
               </a:spcBef>
-              <a:spcAft>
-[...5 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" sz="3200">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Inserire testo</a:t>
+              <a:t>Rendere le presentazioni di PowerPoint accessibili per gli utenti con disabilità (Microsoft support) </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0">
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://support.microsoft.com/it-it/office/rendere-le-presentazioni-di-powerpoint-accessibili-per-gli-utenti-con-disabilit%C3%A0-6f7772b2-2f33-4bd2-8ca7-dae3b2b3ef25</a:t>
+            </a:r>
+            <a:endParaRPr lang="it-IT" dirty="0">
+              <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tips to use with Microsoft PowerPoint </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://docs.wiris.com/mathtype/en/mathtype-office-tools/support/mathtype-tips---tricks/tips-to-use-with-microsoft-powerpoint.html</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>STEM in Microsoft PowerPoint: Public STEM Accessibility </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://ccconlineed.instructure.com/courses/6911/pages/stem-in-microsoft-powerpoint</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Segnaposto testo 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55CB46FD-4BDB-A952-00ED-C4A7B0D07E42}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2557091037"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="UNIPD">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="393D3F"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="FAFAFA"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="2D3531"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="AA0004"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="850205"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="7D8CA3"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="9CCBBA"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="9C858D"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="535643"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Tema di Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="UNIPD">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="393D3F"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="FAFAFA"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="2D3531"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="AA0004"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="850205"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="7D8CA3"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="9CCBBA"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="9C858D"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="535643"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
-        <a:effectStyle>
-[...27 lines deleted...]
-        </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="80000"/>
-                <a:satMod val="300000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="30000"/>
-                <a:satMod val="200000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>831</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>125</Paragraphs>
+  <Slides>11</Slides>
+  <Notes>7</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>1</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Caratteri utilizzati</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Tema</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Titoli diapositive</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="16" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
+      <vt:lpstr>Tema di Office</vt:lpstr>
+      <vt:lpstr>1_Tema di Office</vt:lpstr>
+      <vt:lpstr>Università di Padova</vt:lpstr>
+      <vt:lpstr>Presentazione standard di PowerPoint</vt:lpstr>
+      <vt:lpstr>Indice</vt:lpstr>
+      <vt:lpstr>Tabelle</vt:lpstr>
+      <vt:lpstr>Titolo slide con formule</vt:lpstr>
+      <vt:lpstr>Grafici</vt:lpstr>
+      <vt:lpstr>Titolo slide</vt:lpstr>
+      <vt:lpstr>Titolo slide</vt:lpstr>
+      <vt:lpstr>Titolo slide</vt:lpstr>
+      <vt:lpstr>Grazie</vt:lpstr>
+      <vt:lpstr>Università di Padova</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Università di Padova</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Bocchi Giuliano</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>